--- v0 (2026-06-20)
+++ v1 (2026-09-18)
@@ -1007,561 +1007,561 @@
       <c r="C2" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K2" s="5">
-        <v>11600000</v>
+        <v>8800000</v>
       </c>
     </row>
     <row r="3" ht="58" customHeight="1">
       <c r="A3" s="3">
         <v>2</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K3" s="5">
-        <v>26400000</v>
+        <v>20200000</v>
       </c>
     </row>
     <row r="4" ht="58" customHeight="1">
       <c r="A4" s="3">
         <v>3</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="4" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>22</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="5">
-        <v>26400000</v>
+        <v>20200000</v>
       </c>
     </row>
     <row r="5" ht="58" customHeight="1">
       <c r="A5" s="3">
         <v>4</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="5">
-        <v>34100000</v>
+        <v>26000000</v>
       </c>
     </row>
     <row r="6" ht="58" customHeight="1">
       <c r="A6" s="3">
         <v>5</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="5">
-        <v>34100000</v>
+        <v>26000000</v>
       </c>
     </row>
     <row r="7" ht="58" customHeight="1">
       <c r="A7" s="3">
         <v>6</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="5">
-        <v>10400000</v>
+        <v>7900000</v>
       </c>
     </row>
     <row r="8" ht="58" customHeight="1">
       <c r="A8" s="3">
         <v>7</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="4" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="5">
-        <v>19800000</v>
+        <v>15100000</v>
       </c>
     </row>
     <row r="9" ht="58" customHeight="1">
       <c r="A9" s="3">
         <v>8</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="4" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>45</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="5">
-        <v>19800000</v>
+        <v>15100000</v>
       </c>
     </row>
     <row r="10" ht="58" customHeight="1">
       <c r="A10" s="3">
         <v>9</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="4" t="s">
         <v>47</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>49</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="5">
-        <v>40900000</v>
+        <v>31200000</v>
       </c>
     </row>
     <row r="11" ht="58" customHeight="1">
       <c r="A11" s="3">
         <v>10</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="4" t="s">
         <v>50</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>49</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="5">
-        <v>40900000</v>
+        <v>31200000</v>
       </c>
     </row>
     <row r="12" ht="58" customHeight="1">
       <c r="A12" s="3">
         <v>11</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>55</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="5">
-        <v>16500000</v>
+        <v>12600000</v>
       </c>
     </row>
     <row r="13" ht="58" customHeight="1">
       <c r="A13" s="3">
         <v>12</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="4" t="s">
         <v>57</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>55</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="5">
-        <v>16500000</v>
+        <v>12600000</v>
       </c>
     </row>
     <row r="14" ht="58" customHeight="1">
       <c r="A14" s="3">
         <v>13</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="4" t="s">
         <v>59</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>61</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>62</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="5">
-        <v>25400000</v>
+        <v>19400000</v>
       </c>
     </row>
     <row r="15" ht="58" customHeight="1">
       <c r="A15" s="3">
         <v>14</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="4" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>61</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="5">
-        <v>25400000</v>
+        <v>19400000</v>
       </c>
     </row>
     <row r="16" ht="58" customHeight="1">
       <c r="A16" s="3">
         <v>15</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="4" t="s">
         <v>65</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>68</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="5">
-        <v>45400000</v>
+        <v>34600000</v>
       </c>
     </row>
     <row r="17" ht="58" customHeight="1">
       <c r="A17" s="3">
         <v>16</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="4" t="s">
         <v>69</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>72</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>73</v>
       </c>
       <c r="I17" s="2" t="s">
         <v>74</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>75</v>
       </c>
       <c r="K17" s="5">
-        <v>7900000</v>
+        <v>6000000</v>
       </c>
     </row>
     <row r="18" ht="58" customHeight="1">
       <c r="A18" s="3">
         <v>17</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="4" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>72</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I18" s="2" t="s">
         <v>74</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>75</v>
       </c>
       <c r="K18" s="5">
-        <v>7900000</v>
+        <v>6000000</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>