--- v1 (2026-09-18)
+++ v2 (2026-11-04)
@@ -1,1567 +1,2470 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...6 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
+  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435ec4c3120f473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/979bf1980b8e4231a06c21ee2ec224f2.psmdcp" Id="Rc5cf194aea4e4756" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...7 lines deleted...]
-</workbook>
+<x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:workbookPr codeName="ThisWorkbook"/>
+  <x:bookViews>
+    <x:workbookView firstSheet="0" activeTab="0"/>
+  </x:bookViews>
+  <x:sheets>
+    <x:sheet name="Két Sắt BoKee" sheetId="1" r:id="rId2"/>
+  </x:sheets>
+  <x:definedNames/>
+  <x:calcPr calcId="125725"/>
+</x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
-[...234 lines deleted...]
-</sst>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:si>
+    <x:t>STT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ảnh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mã SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tên sản phẩm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kích thước ngoài</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trọng lượng</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xuất xứ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Màu sắc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mở khóa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bảo hành</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Giá niêm yết (VNĐ)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-45A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK-45A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C45 x R39 x S34 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sản xuất tại Việt Nam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xanh, Xám, Nâu Cafe, Vàng Nhũ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Khóa cơ, Mã số, Vân tay, App Wifi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3 năm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-55A-N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK-55A màu nâu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C55 x R41 x S36 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nâu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-80A1-G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK-80A1 màu vàng</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C80 x R46 x S42 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vàng</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-80A1-T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK80A1 Trắng</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trắng</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-80A1-X</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK80A1 nâu cafe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nâu Coffee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-100A1-T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK100 A1 Trắng</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C100 x R46 x S54 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Khóa cơ, Mã số, Vân tay, App Wifi, Face ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-100A1-X</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK100 A1 Nâu Cafe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nâu Cafe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-45B-TM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK-45B màu tím</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tím</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liên hệ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-45B-G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK-45B màu vàng</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-60B-B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK-60B màu xanh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C60 x R44 x S38 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xanh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-40C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK-40C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C40 x R38 x S34 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-60C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK-60C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C60 x R42 x S38 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-60C-G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK-60C-G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C62 x R44 x S38 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-100FI-T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK100 Face ID trắng</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-100FI-X</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK100 Face ID Nâu Cafe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-50H-BG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK-50H-BG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C50 x R40 x S36 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghi xám, Gold</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-50H-G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK-50H-G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-60H-BG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK-60H-BG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghi xám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-60H-G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK-60H-G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-68H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK-68H màu gold</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C68 x R47 x S43 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-30VT-G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK 30VT Gold</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C30 x R38 x S30 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Khóa cơ, Mã số, Vân tay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2 năm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-30VT-X</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK 30VT Xám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-39VT-K</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK-39VT màu kem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C39 x R38 x S35 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK-39VT-X</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két sắt Bokee BK-39VT màu xám</x:t>
+  </x:si>
+</x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...94 lines deleted...]
-</styleSheet>
+<x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:numFmts count="2">
+    <x:numFmt numFmtId="0" formatCode=""/>
+    <x:numFmt numFmtId="164" formatCode="#,##0"/>
+  </x:numFmts>
+  <x:fonts count="3">
+    <x:font>
+      <x:vertAlign val="baseline"/>
+      <x:sz val="11"/>
+      <x:color rgb="FF000000"/>
+      <x:name val="Calibri"/>
+      <x:family val="2"/>
+    </x:font>
+    <x:font>
+      <x:b/>
+      <x:vertAlign val="baseline"/>
+      <x:sz val="11"/>
+      <x:color rgb="FFFFFFFF"/>
+      <x:name val="Calibri"/>
+      <x:family val="2"/>
+    </x:font>
+    <x:font>
+      <x:b/>
+      <x:vertAlign val="baseline"/>
+      <x:sz val="11"/>
+      <x:color rgb="FFD32F2F"/>
+      <x:name val="Calibri"/>
+      <x:family val="2"/>
+    </x:font>
+  </x:fonts>
+  <x:fills count="3">
+    <x:fill>
+      <x:patternFill patternType="none"/>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="gray125"/>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="FF0F2237"/>
+      </x:patternFill>
+    </x:fill>
+  </x:fills>
+  <x:borders count="5">
+    <x:border diagonalUp="0" diagonalDown="0">
+      <x:left style="none">
+        <x:color rgb="FF000000"/>
+      </x:left>
+      <x:right style="none">
+        <x:color rgb="FF000000"/>
+      </x:right>
+      <x:top style="none">
+        <x:color rgb="FF000000"/>
+      </x:top>
+      <x:bottom style="none">
+        <x:color rgb="FF000000"/>
+      </x:bottom>
+      <x:diagonal style="none">
+        <x:color rgb="FF000000"/>
+      </x:diagonal>
+    </x:border>
+    <x:border diagonalUp="0" diagonalDown="0">
+      <x:left style="thin">
+        <x:color rgb="FF000000"/>
+      </x:left>
+      <x:right style="thin">
+        <x:color rgb="FF000000"/>
+      </x:right>
+      <x:top style="thin">
+        <x:color rgb="FF000000"/>
+      </x:top>
+      <x:bottom style="thin">
+        <x:color rgb="FF000000"/>
+      </x:bottom>
+      <x:diagonal style="none">
+        <x:color rgb="FF000000"/>
+      </x:diagonal>
+    </x:border>
+    <x:border diagonalUp="0" diagonalDown="0">
+      <x:left style="hair">
+        <x:color rgb="FF000000"/>
+      </x:left>
+      <x:right style="none">
+        <x:color rgb="FF000000"/>
+      </x:right>
+      <x:top style="hair">
+        <x:color rgb="FF000000"/>
+      </x:top>
+      <x:bottom style="hair">
+        <x:color rgb="FF000000"/>
+      </x:bottom>
+      <x:diagonal style="none">
+        <x:color rgb="FF000000"/>
+      </x:diagonal>
+    </x:border>
+    <x:border diagonalUp="0" diagonalDown="0">
+      <x:left style="none">
+        <x:color rgb="FF000000"/>
+      </x:left>
+      <x:right style="none">
+        <x:color rgb="FF000000"/>
+      </x:right>
+      <x:top style="hair">
+        <x:color rgb="FF000000"/>
+      </x:top>
+      <x:bottom style="hair">
+        <x:color rgb="FF000000"/>
+      </x:bottom>
+      <x:diagonal style="none">
+        <x:color rgb="FF000000"/>
+      </x:diagonal>
+    </x:border>
+    <x:border diagonalUp="0" diagonalDown="0">
+      <x:left style="none">
+        <x:color rgb="FF000000"/>
+      </x:left>
+      <x:right style="hair">
+        <x:color rgb="FF000000"/>
+      </x:right>
+      <x:top style="hair">
+        <x:color rgb="FF000000"/>
+      </x:top>
+      <x:bottom style="hair">
+        <x:color rgb="FF000000"/>
+      </x:bottom>
+      <x:diagonal style="none">
+        <x:color rgb="FF000000"/>
+      </x:diagonal>
+    </x:border>
+  </x:borders>
+  <x:cellStyleXfs count="6">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="2" fillId="0" borderId="4" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="2" fillId="0" borderId="4" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+  </x:cellStyleXfs>
+  <x:cellXfs count="7">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+  </x:cellXfs>
+  <x:cellStyles count="1">
+    <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </x:cellStyles>
+</x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId31" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.Jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.Jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.Jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.Jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.Jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.Jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.Jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.Jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.Jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.Jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.Jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.Jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.Jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.Jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.Jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.Jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.Jpg"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.jpg" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.jpg" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.jpg" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image4.jpg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image5.jpg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image6.jpg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image7.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image8.jpg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image9.jpg" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image10.jpg" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image11.jpg" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image12.jpg" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image13.jpg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image14.jpg" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image15.jpg" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image16.jpg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image17.jpg" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image18.jpg" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image19.jpg" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image20.jpg" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image21.jpg" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image22.jpg" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image23.jpg" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image24.jpg" Id="rId29" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" descr="" name="img_2"/>
+        <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip r:embed="rId6" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:ext cx="904875" cy="685800"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...1 lines deleted...]
-        </a:prstGeom>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" descr="" name="img_3"/>
+        <xdr:cNvPr id="2" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:blip r:embed="rId7" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:ext cx="904875" cy="685800"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...1 lines deleted...]
-        </a:prstGeom>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" descr="" name="img_4"/>
+        <xdr:cNvPr id="3" name="Picture 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:ext cx="904875" cy="685800"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...1 lines deleted...]
-        </a:prstGeom>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" descr="" name="img_5"/>
+        <xdr:cNvPr id="4" name="Picture 4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print"/>
+        <a:blip r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:ext cx="904875" cy="685800"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...1 lines deleted...]
-        </a:prstGeom>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" descr="" name="img_6"/>
+        <xdr:cNvPr id="5" name="Picture 5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print"/>
+        <a:blip r:embed="rId10" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:ext cx="904875" cy="685800"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...1 lines deleted...]
-        </a:prstGeom>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" descr="" name="img_7"/>
+        <xdr:cNvPr id="6" name="Picture 6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
+        <a:blip r:embed="rId11" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:ext cx="904875" cy="685800"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...1 lines deleted...]
-        </a:prstGeom>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" descr="" name="img_8"/>
+        <xdr:cNvPr id="7" name="Picture 7"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print"/>
+        <a:blip r:embed="rId12" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:ext cx="904875" cy="685800"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...1 lines deleted...]
-        </a:prstGeom>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" descr="" name="img_9"/>
+        <xdr:cNvPr id="8" name="Picture 8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print"/>
+        <a:blip r:embed="rId13" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:ext cx="904875" cy="685800"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...1 lines deleted...]
-        </a:prstGeom>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" descr="" name="img_10"/>
+        <xdr:cNvPr id="9" name="Picture 9"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print"/>
+        <a:blip r:embed="rId14" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:ext cx="904875" cy="685800"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...1 lines deleted...]
-        </a:prstGeom>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" descr="" name="img_11"/>
+        <xdr:cNvPr id="10" name="Picture 10"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print"/>
+        <a:blip r:embed="rId15" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:ext cx="904875" cy="685800"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...1 lines deleted...]
-        </a:prstGeom>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" descr="" name="img_12"/>
+        <xdr:cNvPr id="11" name="Picture 11"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print"/>
+        <a:blip r:embed="rId16" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:ext cx="904875" cy="685800"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...1 lines deleted...]
-        </a:prstGeom>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" descr="" name="img_13"/>
+        <xdr:cNvPr id="12" name="Picture 12"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print"/>
+        <a:blip r:embed="rId17" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:ext cx="904875" cy="685800"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...1 lines deleted...]
-        </a:prstGeom>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" descr="" name="img_14"/>
+        <xdr:cNvPr id="13" name="Picture 13"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print"/>
+        <a:blip r:embed="rId18" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:ext cx="904875" cy="685800"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...1 lines deleted...]
-        </a:prstGeom>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" descr="" name="img_15"/>
+        <xdr:cNvPr id="14" name="Picture 14"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print"/>
+        <a:blip r:embed="rId19" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:ext cx="904875" cy="685800"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...1 lines deleted...]
-        </a:prstGeom>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" descr="" name="img_16"/>
+        <xdr:cNvPr id="15" name="Picture 15"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print"/>
+        <a:blip r:embed="rId20" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:ext cx="904875" cy="685800"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...1 lines deleted...]
-        </a:prstGeom>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" descr="" name="img_17"/>
+        <xdr:cNvPr id="16" name="Picture 16"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print"/>
+        <a:blip r:embed="rId21" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:ext cx="904875" cy="685800"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...1 lines deleted...]
-        </a:prstGeom>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" descr="" name="img_18"/>
+        <xdr:cNvPr id="17" name="Picture 17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print"/>
+        <a:blip r:embed="rId22" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:ext cx="904875" cy="685800"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...1 lines deleted...]
-        </a:prstGeom>
+        <a:prstGeom prst="rect"/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Picture 18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId23" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Picture 19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId24" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Picture 20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId25" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Picture 21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId26" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Picture 22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId27" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Picture 23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId28" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Picture 24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId29" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-[...621 lines deleted...]
-</worksheet>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:K25"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0">
+      <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
+    </x:sheetView>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="5.710625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="16.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="14.710625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="40.710625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="22.710625" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="11.710625" style="0" customWidth="1"/>
+    <x:col min="7" max="8" width="18.710625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="26.710625" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="11" max="11" width="18.710625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:11" ht="22" customHeight="1">
+      <x:c r="A1" s="1" t="s">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="B1" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C1" s="1" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="D1" s="1" t="s">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="E1" s="1" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="F1" s="1" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="G1" s="1" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="H1" s="1" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="I1" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="J1" s="1" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="K1" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A2" s="2">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B2" s="3"/>
+      <x:c r="C2" s="4" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D2" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="E2" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F2" s="4" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G2" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H2" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I2" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J2" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K2" s="5">
+        <x:v>8800000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A3" s="2">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B3" s="3"/>
+      <x:c r="C3" s="4" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D3" s="3" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E3" s="3" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F3" s="4" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="G3" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H3" s="3" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="I3" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J3" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K3" s="5">
+        <x:v>11800000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A4" s="2">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="B4" s="3"/>
+      <x:c r="C4" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D4" s="3" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E4" s="3" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="F4" s="4" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G4" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H4" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="I4" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J4" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K4" s="5">
+        <x:v>20200000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A5" s="2">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="B5" s="3"/>
+      <x:c r="C5" s="4" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D5" s="3" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E5" s="3" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="F5" s="4" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G5" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H5" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="I5" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J5" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K5" s="5">
+        <x:v>20200000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A6" s="2">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B6" s="3"/>
+      <x:c r="C6" s="4" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D6" s="3" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E6" s="3" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="F6" s="4" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G6" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H6" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="I6" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J6" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K6" s="5">
+        <x:v>20200000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A7" s="2">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B7" s="3"/>
+      <x:c r="C7" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D7" s="3" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E7" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F7" s="4" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G7" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H7" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="I7" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="J7" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K7" s="5">
+        <x:v>26000000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A8" s="2">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B8" s="3"/>
+      <x:c r="C8" s="4" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F8" s="4" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="J8" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K8" s="5">
+        <x:v>26000000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A9" s="2">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B9" s="3"/>
+      <x:c r="C9" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D9" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E9" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="I9" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J9" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K9" s="6" t="s">
+        <x:v>48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A10" s="2">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B10" s="3"/>
+      <x:c r="C10" s="4" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D10" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E10" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="I10" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J10" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K10" s="5">
+        <x:v>9600000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A11" s="2">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B11" s="3"/>
+      <x:c r="C11" s="4" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D11" s="3" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E11" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I11" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J11" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K11" s="6" t="s">
+        <x:v>48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A12" s="2">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B12" s="3"/>
+      <x:c r="C12" s="4" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D12" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E12" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F12" s="4" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G12" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H12" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I12" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J12" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K12" s="5">
+        <x:v>7900000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A13" s="2">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B13" s="3"/>
+      <x:c r="C13" s="4" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D13" s="3" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E13" s="3" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F13" s="4" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G13" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H13" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I13" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J13" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K13" s="5">
+        <x:v>15100000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A14" s="2">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B14" s="3"/>
+      <x:c r="C14" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D14" s="3" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E14" s="3" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F14" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G14" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H14" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I14" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J14" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K14" s="5">
+        <x:v>15100000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A15" s="2">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B15" s="3"/>
+      <x:c r="C15" s="4" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D15" s="3" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E15" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F15" s="4" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G15" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H15" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="I15" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="J15" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K15" s="5">
+        <x:v>31200000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A16" s="2">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B16" s="3"/>
+      <x:c r="C16" s="4" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F16" s="4" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="J16" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K16" s="5">
+        <x:v>31200000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A17" s="2">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B17" s="3"/>
+      <x:c r="C17" s="4" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D17" s="3" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E17" s="3" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I17" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J17" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K17" s="5">
+        <x:v>12600000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A18" s="2">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B18" s="3"/>
+      <x:c r="C18" s="4" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D18" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E18" s="3" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I18" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J18" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K18" s="5">
+        <x:v>12600000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A19" s="2">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B19" s="3"/>
+      <x:c r="C19" s="4" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D19" s="3" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E19" s="3" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="I19" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J19" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K19" s="5">
+        <x:v>19400000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A20" s="2">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B20" s="3"/>
+      <x:c r="C20" s="4" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D20" s="3" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E20" s="3" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F20" s="4" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G20" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H20" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I20" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J20" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K20" s="5">
+        <x:v>19400000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A21" s="2">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B21" s="3"/>
+      <x:c r="C21" s="4" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D21" s="3" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E21" s="3" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F21" s="4" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G21" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H21" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I21" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J21" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K21" s="5">
+        <x:v>34600000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A22" s="2">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B22" s="3"/>
+      <x:c r="C22" s="4" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D22" s="3" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E22" s="3" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F22" s="4" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G22" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H22" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I22" s="3" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="J22" s="3" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="K22" s="5">
+        <x:v>6000000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A23" s="2">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B23" s="3"/>
+      <x:c r="C23" s="4" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D23" s="3" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E23" s="3" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F23" s="4" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G23" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H23" s="3" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="I23" s="3" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="J23" s="3" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="K23" s="5">
+        <x:v>6000000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A24" s="2">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B24" s="3"/>
+      <x:c r="C24" s="4" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D24" s="3" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E24" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F24" s="4" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G24" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H24" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I24" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J24" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K24" s="6" t="s">
+        <x:v>48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A25" s="2">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B25" s="3"/>
+      <x:c r="C25" s="4" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D25" s="3" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E25" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F25" s="4" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G25" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H25" s="3" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="I25" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J25" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K25" s="5">
+        <x:v>7000000</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
+  <x:tableParts count="0"/>
+</x:worksheet>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Application>Microsoft Excel</ap:Application>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Két Sắt BoKee</vt:lpstr>
+      <vt:lpstr>Két Sắt BoKee!Print_Area</vt:lpstr>
+      <vt:lpstr>Két Sắt BoKee!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="4">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+</ap:Properties>
+</file>