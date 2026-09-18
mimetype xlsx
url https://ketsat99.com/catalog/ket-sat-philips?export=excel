--- v0 (2026-06-20)
+++ v1 (2026-09-18)
@@ -6,92 +6,92 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Default ContentType="image/jpeg" Extension="Jpg"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Két Sắt Philips" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="153">
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>Ảnh</t>
   </si>
   <si>
     <t>Mã SP</t>
   </si>
   <si>
     <t>Tên sản phẩm</t>
   </si>
   <si>
     <t>Kích thước ngoài</t>
   </si>
   <si>
     <t>Trọng lượng</t>
   </si>
   <si>
     <t>Xuất xứ</t>
   </si>
   <si>
     <t>Màu sắc</t>
   </si>
   <si>
     <t>Mở khóa</t>
   </si>
   <si>
     <t>Bảo hành</t>
   </si>
   <si>
     <t>Giá niêm yết (VNĐ)</t>
   </si>
   <si>
     <t>SBX101</t>
   </si>
   <si>
     <t>Két Sắt Thông Minh Philips SBX101</t>
   </si>
   <si>
-    <t>C18 x R14 x S29 cm</t>
+    <t>C18.1 x R14.2 x S29 cm</t>
   </si>
   <si>
     <t>11 kg</t>
   </si>
   <si>
     <t>Nhập khẩu</t>
   </si>
   <si>
     <t>Trắng, Đen</t>
   </si>
   <si>
     <t>Khóa cơ, Mã số, Vân tay</t>
   </si>
   <si>
     <t>2 năm</t>
   </si>
   <si>
     <t>SBX102</t>
   </si>
   <si>
     <t>Két Sắt Thông Minh Philips SBX102</t>
   </si>
   <si>
     <t>C24 x R32 x S42 cm</t>
   </si>
@@ -134,146 +134,176 @@
   <si>
     <t>Két Sắt Thông Minh Philips SBX202-7C0</t>
   </si>
   <si>
     <t>C70 x R45 x S42 cm</t>
   </si>
   <si>
     <t>70 kg</t>
   </si>
   <si>
     <t>SBX301</t>
   </si>
   <si>
     <t>Két Sắt Thông Minh Philips SBX301</t>
   </si>
   <si>
     <t>C50 x R43 x S38 cm</t>
   </si>
   <si>
     <t>36 kg</t>
   </si>
   <si>
     <t>Trắng</t>
   </si>
   <si>
+    <t>SBX500-5BU</t>
+  </si>
+  <si>
+    <t>Két Sắt Thông Minh Philips SBX500-5BU</t>
+  </si>
+  <si>
+    <t>C51.9 x R35.7 x S42.1 cm</t>
+  </si>
+  <si>
+    <t>Đen xám</t>
+  </si>
+  <si>
+    <t>SBX500-7BU</t>
+  </si>
+  <si>
+    <t>Két Sắt Thông Minh Philips SBX500-7BU</t>
+  </si>
+  <si>
+    <t>119 kg</t>
+  </si>
+  <si>
+    <t>SBX500-9BU</t>
+  </si>
+  <si>
+    <t>Két Sắt Thông Minh Philips SBX500-9BU</t>
+  </si>
+  <si>
+    <t>189 kg</t>
+  </si>
+  <si>
+    <t>SBX501-4C0-EG</t>
+  </si>
+  <si>
+    <t>Két Sắt Thông Minh Philips SBX501-4C0-EG</t>
+  </si>
+  <si>
+    <t>C45 x R51.2 x S37 cm</t>
+  </si>
+  <si>
+    <t>54 kg</t>
+  </si>
+  <si>
+    <t>Xanh ngọc lục bảo, Thiên hà tím</t>
+  </si>
+  <si>
     <t>SBX501-4C0</t>
   </si>
   <si>
     <t>Két Sắt Thông Minh Philips SBX501-4C0</t>
   </si>
   <si>
-    <t>C45 x R51 x S37 cm</t>
-[...11 lines deleted...]
-    <t>Két Sắt Thông Minh Philips SBX501-4C0-EG</t>
+    <t>SBX501-5C0</t>
+  </si>
+  <si>
+    <t>Két Sắt Thông Minh Philips SBX501-5C0</t>
+  </si>
+  <si>
+    <t>C54.1 x R54.8 x S46.1 cm</t>
+  </si>
+  <si>
+    <t>91 kg</t>
   </si>
   <si>
     <t>SBX501-5C0-EG</t>
   </si>
   <si>
     <t>Két Sắt Thông Minh Philips SBX501-5C0-EG</t>
   </si>
   <si>
-    <t>C54 x R54 x S46 cm</t>
-[...10 lines deleted...]
-  <si>
     <t>SBX501-7C0</t>
   </si>
   <si>
     <t>Két Sắt Thông Minh Philips SBX501-7C0</t>
   </si>
   <si>
-    <t>C70 x R54 x S46 cm</t>
+    <t>C70.6 x R54.8 x S46.1 cm</t>
   </si>
   <si>
     <t>111 kg</t>
   </si>
   <si>
     <t>SBX501-7C0-EG</t>
   </si>
   <si>
     <t>Két Sắt Thông Minh Philips SBX501-7C0-EG</t>
   </si>
   <si>
     <t>SBX602-5CU</t>
   </si>
   <si>
     <t>Két Sắt Thông Minh Philips SBX602-5CU</t>
   </si>
   <si>
     <t>C57 x R40 x S36 cm</t>
   </si>
   <si>
     <t>71 kg</t>
   </si>
   <si>
     <t>Khóa cơ, Mã số, Vân tay, App Wifi</t>
   </si>
   <si>
     <t>SBX602-5CU-GOLD</t>
   </si>
   <si>
     <t>Két Sắt Thông Minh Philips SBX602-5CU-GOLD</t>
   </si>
   <si>
+    <t>SBX602-6CU</t>
+  </si>
+  <si>
+    <t>Két Sắt Thông Minh Philips SBX602-6CU</t>
+  </si>
+  <si>
+    <t>C67 x R43 x S39 cm</t>
+  </si>
+  <si>
+    <t>89 kg</t>
+  </si>
+  <si>
     <t>SBX602-6CU-GOLD</t>
   </si>
   <si>
     <t>Két Sắt Thông Minh Philips SBX602-6CU-GOLD</t>
   </si>
   <si>
-    <t>C67 x R43 x S39 cm</t>
-[...10 lines deleted...]
-  <si>
     <t>SBX602-7CU</t>
   </si>
   <si>
     <t>Két Sắt Thông Minh Philips SBX602-7CU</t>
   </si>
   <si>
     <t>C77 x R48 x S43 cm</t>
   </si>
   <si>
     <t>113 kg</t>
   </si>
   <si>
     <t>SBX602-7CU-GOLD</t>
   </si>
   <si>
     <t>Két Sắt Thông Minh Philips SBX602-7CU-GOLD</t>
   </si>
   <si>
     <t>SBX602-8CU</t>
   </si>
   <si>
     <t>Két Sắt Thông Minh Philips SBX602-8CU</t>
   </si>
   <si>
     <t>C87 x R50 x S46 cm</t>
@@ -368,111 +398,111 @@
   <si>
     <t>Két Sắt Thông Minh Philips SBX301-BC</t>
   </si>
   <si>
     <t>Xanh Corban</t>
   </si>
   <si>
     <t>SBX702-CBX</t>
   </si>
   <si>
     <t>Két Sắt Thông Minh Philips SBX702-CBX</t>
   </si>
   <si>
     <t>C120 x R63 x S55 cm</t>
   </si>
   <si>
     <t>234 kg</t>
   </si>
   <si>
     <t>VALIS-5BU-G</t>
   </si>
   <si>
     <t>Két Sắt Thông Minh Philips VALIS-5BU</t>
   </si>
   <si>
-    <t>C57 x R43 x S40 cm</t>
+    <t>C57.5 x R43 x S40 cm</t>
   </si>
   <si>
     <t>93 kg</t>
   </si>
   <si>
     <t>Vàng</t>
   </si>
   <si>
     <t>VALIS-5BU-X</t>
   </si>
   <si>
     <t>VALIS-6BU-X</t>
   </si>
   <si>
     <t>Két Sắt Thông Minh Philips VALIS-6BU</t>
   </si>
   <si>
-    <t>C67 x R47 x S42 cm</t>
+    <t>C67.5 x R47 x S42 cm</t>
   </si>
   <si>
     <t>VALIS-6BU-G</t>
   </si>
   <si>
+    <t>VALIS-8BU-X</t>
+  </si>
+  <si>
+    <t>Két Sắt Thông Minh Philips VALIS-8BU</t>
+  </si>
+  <si>
+    <t>C87.5 x R53 x S48 cm</t>
+  </si>
+  <si>
+    <t>163 kg</t>
+  </si>
+  <si>
     <t>VALIS-8BU-G</t>
   </si>
   <si>
-    <t>Két Sắt Thông Minh Philips VALIS-8BU</t>
-[...10 lines deleted...]
-  <si>
     <t>VALIS-PRO-V</t>
   </si>
   <si>
     <t>Két Sắt Thông Minh Philips VALIS-PRO</t>
   </si>
   <si>
-    <t>C117 x R63 x S55 cm</t>
+    <t>C117.5 x R63 x S55 cm</t>
   </si>
   <si>
     <t>254 kg</t>
   </si>
   <si>
     <t>VALIS-PRO-X</t>
   </si>
   <si>
     <t>VALIS-MAX-X</t>
   </si>
   <si>
     <t>Két Sắt Thông Minh Philips VALIS-MAX</t>
   </si>
   <si>
-    <t>C157 x R68 x S58 cm</t>
+    <t>C157.5 x R68 x S58 cm</t>
   </si>
   <si>
     <t>358 kg</t>
   </si>
   <si>
     <t>VALIS-MAX-G</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF" tint="0"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -541,51 +571,51 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" borderId="2" applyBorder="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" borderId="3" applyBorder="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" borderId="2" applyBorder="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" applyNumberFormat="1" fontId="2" applyFont="1" borderId="4" applyBorder="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.Jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.Jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.Jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.Jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.Jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.Jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.Jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.Jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.Jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.Jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.Jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.Jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.Jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.Jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.Jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.Jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.Jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.Jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.Jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.Jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.Jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.Jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.Jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.Jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.Jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.Jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.Jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.Jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.Jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.Jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.Jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.Jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.Jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.Jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.Jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.Jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.Jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.Jpg"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.Jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.Jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.Jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.Jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.Jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.Jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.Jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.Jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.Jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.Jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.Jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.Jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.Jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.Jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.Jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.Jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.Jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.Jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.Jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.Jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.Jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.Jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.Jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.Jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.Jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.Jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.Jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.Jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.Jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.Jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.Jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.Jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.Jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.Jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.Jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.Jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.Jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.Jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.Jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.Jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.Jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" descr="" name="img_2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1784,75 +1814,174 @@
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" descr="" name="img_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" descr="" name="img_40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" descr="" name="img_41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" descr="" name="img_42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K39"/>
+  <dimension ref="A1:K42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" state="frozen" activePane="bottomLeft"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="40" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="11" customWidth="1"/>
     <col min="7" max="7" width="18" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="26" customWidth="1"/>
     <col min="10" max="10" width="12" customWidth="1"/>
     <col min="11" max="11" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1895,1254 +2024,1353 @@
       <c r="C2" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K2" s="5">
-        <v>16700000</v>
+        <v>12800000</v>
       </c>
     </row>
     <row r="3" ht="58" customHeight="1">
       <c r="A3" s="3">
         <v>2</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K3" s="5">
-        <v>14500000</v>
+        <v>11000000</v>
       </c>
     </row>
     <row r="4" ht="58" customHeight="1">
       <c r="A4" s="3">
         <v>3</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="4" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="5">
-        <v>33200000</v>
+        <v>25300000</v>
       </c>
     </row>
     <row r="5" ht="58" customHeight="1">
       <c r="A5" s="3">
         <v>4</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="5">
-        <v>40700000</v>
+        <v>31000000</v>
       </c>
     </row>
     <row r="6" ht="58" customHeight="1">
       <c r="A6" s="3">
         <v>5</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="5">
-        <v>50100000</v>
+        <v>38200000</v>
       </c>
     </row>
     <row r="7" ht="58" customHeight="1">
       <c r="A7" s="3">
         <v>6</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>41</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="5">
-        <v>31500000</v>
+        <v>24000000</v>
       </c>
     </row>
     <row r="8" ht="58" customHeight="1">
       <c r="A8" s="3">
         <v>7</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="4" t="s">
         <v>42</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F8" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="2" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="5">
-        <v>52000000</v>
+        <v>33600000</v>
       </c>
     </row>
     <row r="9" ht="58" customHeight="1">
       <c r="A9" s="3">
         <v>8</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F9" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" s="2" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="5">
-        <v>52000000</v>
+        <v>56300000</v>
       </c>
     </row>
     <row r="10" ht="58" customHeight="1">
       <c r="A10" s="3">
         <v>9</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E10" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F10" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="F10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="5">
-        <v>74500000</v>
+        <v>88600000</v>
       </c>
     </row>
     <row r="11" ht="58" customHeight="1">
       <c r="A11" s="3">
         <v>10</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="E11" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="E11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="5">
-        <v>74500000</v>
+        <v>39600000</v>
       </c>
     </row>
     <row r="12" ht="58" customHeight="1">
       <c r="A12" s="3">
         <v>11</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F12" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="G12" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" s="2" t="s">
         <v>56</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="5">
-        <v>106200000</v>
+        <v>39600000</v>
       </c>
     </row>
     <row r="13" ht="58" customHeight="1">
       <c r="A13" s="3">
         <v>12</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="4" t="s">
         <v>59</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="5">
-        <v>106200000</v>
+        <v>56800000</v>
       </c>
     </row>
     <row r="14" ht="58" customHeight="1">
       <c r="A14" s="3">
         <v>13</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E14" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="F14" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="E14" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G14" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="5">
-        <v>60200000</v>
+        <v>56800000</v>
       </c>
     </row>
     <row r="15" ht="58" customHeight="1">
       <c r="A15" s="3">
         <v>14</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="E15" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="E15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="5">
-        <v>60200000</v>
+        <v>80900000</v>
       </c>
     </row>
     <row r="16" ht="58" customHeight="1">
       <c r="A16" s="3">
         <v>15</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F16" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="D16" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="5">
-        <v>71100000</v>
+        <v>80900000</v>
       </c>
     </row>
     <row r="17" ht="58" customHeight="1">
       <c r="A17" s="3">
         <v>16</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="E17" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="E17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="5">
-        <v>71100000</v>
+        <v>45900000</v>
       </c>
     </row>
     <row r="18" ht="58" customHeight="1">
       <c r="A18" s="3">
         <v>17</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="F18" s="4" t="s">
         <v>74</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="5">
-        <v>83500000</v>
+        <v>45900000</v>
       </c>
     </row>
     <row r="19" ht="58" customHeight="1">
       <c r="A19" s="3">
         <v>18</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="4" t="s">
         <v>78</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="F19" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="5">
-        <v>83500000</v>
+        <v>54200000</v>
       </c>
     </row>
     <row r="20" ht="58" customHeight="1">
       <c r="A20" s="3">
         <v>19</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="E20" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="D20" s="2" t="s">
+      <c r="F20" s="4" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="5">
-        <v>99600000</v>
+        <v>54200000</v>
       </c>
     </row>
     <row r="21" ht="58" customHeight="1">
       <c r="A21" s="3">
         <v>20</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="F21" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="5">
-        <v>99600000</v>
+        <v>63600000</v>
       </c>
     </row>
     <row r="22" ht="58" customHeight="1">
       <c r="A22" s="3">
         <v>21</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E22" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="D22" s="2" t="s">
+      <c r="F22" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="E22" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G22" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>17</v>
+        <v>75</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="5">
-        <v>48800000</v>
+        <v>63600000</v>
       </c>
     </row>
     <row r="23" ht="58" customHeight="1">
       <c r="A23" s="3">
         <v>22</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>93</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>17</v>
+        <v>75</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="5">
-        <v>73400000</v>
+        <v>75900000</v>
       </c>
     </row>
     <row r="24" ht="58" customHeight="1">
       <c r="A24" s="3">
         <v>23</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="4" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="F24" s="4" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>98</v>
+        <v>28</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>17</v>
+        <v>75</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="5">
-        <v>85700000</v>
+        <v>75900000</v>
       </c>
     </row>
     <row r="25" ht="58" customHeight="1">
       <c r="A25" s="3">
         <v>24</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F25" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H25" s="2" t="s">
         <v>99</v>
-      </c>
-[...13 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I25" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="5">
-        <v>96200000</v>
+        <v>37200000</v>
       </c>
     </row>
     <row r="26" ht="58" customHeight="1">
       <c r="A26" s="3">
         <v>25</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E26" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="F26" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="E26" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G26" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="I26" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="5">
-        <v>113900000</v>
+        <v>55900000</v>
       </c>
     </row>
     <row r="27" ht="58" customHeight="1">
       <c r="A27" s="3">
         <v>26</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="E27" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="D27" s="2" t="s">
+      <c r="F27" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="G27" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H27" s="2" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>110</v>
       </c>
       <c r="I27" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="5">
-        <v>295400000</v>
+        <v>65300000</v>
       </c>
     </row>
     <row r="28" ht="58" customHeight="1">
       <c r="A28" s="3">
         <v>27</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="E28" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="D28" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F28" s="4" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="5">
-        <v>31500000</v>
+        <v>73300000</v>
       </c>
     </row>
     <row r="29" ht="58" customHeight="1">
       <c r="A29" s="3">
         <v>28</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E29" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="D29" s="2" t="s">
+      <c r="F29" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="E29" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="I29" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="5">
-        <v>341500000</v>
+        <v>86800000</v>
       </c>
     </row>
     <row r="30" ht="58" customHeight="1">
       <c r="A30" s="3">
         <v>29</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="E30" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="D30" s="2" t="s">
+      <c r="F30" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="G30" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" s="2" t="s">
         <v>120</v>
-      </c>
-[...7 lines deleted...]
-        <v>122</v>
       </c>
       <c r="I30" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="5">
-        <v>102400000</v>
+        <v>225000000</v>
       </c>
     </row>
     <row r="31" ht="58" customHeight="1">
       <c r="A31" s="3">
         <v>30</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" s="2" t="s">
         <v>123</v>
-      </c>
-[...13 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I31" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="5">
-        <v>102400000</v>
+        <v>24000000</v>
       </c>
     </row>
     <row r="32" ht="58" customHeight="1">
       <c r="A32" s="3">
         <v>31</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="4" t="s">
         <v>124</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F32" s="4" t="s">
-        <v>77</v>
+        <v>127</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>98</v>
+        <v>120</v>
       </c>
       <c r="I32" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="5">
-        <v>124200000</v>
+        <v>260200000</v>
       </c>
     </row>
     <row r="33" ht="58" customHeight="1">
       <c r="A33" s="3">
         <v>32</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="F33" s="4" t="s">
-        <v>77</v>
+        <v>131</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="5">
-        <v>124200000</v>
+        <v>78000000</v>
       </c>
     </row>
     <row r="34" ht="58" customHeight="1">
       <c r="A34" s="3">
         <v>33</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="4" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F34" s="4" t="s">
         <v>131</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="I34" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="5">
-        <v>183200000</v>
+        <v>78000000</v>
       </c>
     </row>
     <row r="35" ht="58" customHeight="1">
       <c r="A35" s="3">
         <v>34</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="F35" s="4" t="s">
-        <v>131</v>
+        <v>87</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="I35" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="5">
-        <v>183200000</v>
+        <v>94600000</v>
       </c>
     </row>
     <row r="36" ht="58" customHeight="1">
       <c r="A36" s="3">
         <v>35</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="4" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F36" s="4" t="s">
-        <v>136</v>
+        <v>87</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="I36" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="5">
-        <v>588800000</v>
+        <v>94600000</v>
       </c>
     </row>
     <row r="37" ht="58" customHeight="1">
       <c r="A37" s="3">
         <v>36</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="F37" s="4" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="I37" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="5">
-        <v>588800000</v>
+        <v>139600000</v>
       </c>
     </row>
     <row r="38" ht="58" customHeight="1">
       <c r="A38" s="3">
         <v>37</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="4" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>139</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>141</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>98</v>
+        <v>132</v>
       </c>
       <c r="I38" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="5">
-        <v>956900000</v>
+        <v>139600000</v>
       </c>
     </row>
     <row r="39" ht="58" customHeight="1">
       <c r="A39" s="3">
         <v>38</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="F39" s="4" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="I39" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="5">
-        <v>956900000</v>
+        <v>448600000</v>
+      </c>
+    </row>
+    <row r="40" ht="58" customHeight="1">
+      <c r="A40" s="3">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2"/>
+      <c r="C40" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="I40" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K40" s="5">
+        <v>448600000</v>
+      </c>
+    </row>
+    <row r="41" ht="58" customHeight="1">
+      <c r="A41" s="3">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2"/>
+      <c r="C41" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="I41" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K41" s="5">
+        <v>729000000</v>
+      </c>
+    </row>
+    <row r="42" ht="58" customHeight="1">
+      <c r="A42" s="3">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2"/>
+      <c r="C42" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="I42" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="J42" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K42" s="5">
+        <v>729000000</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>