--- v1 (2026-09-18)
+++ v2 (2026-11-03)
@@ -1,3376 +1,3704 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...6 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
+  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c50edebf3f64da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e505ad8d9f234de495ca9de2c299c254.psmdcp" Id="Re19c7fa509344b7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...7 lines deleted...]
-</workbook>
+<x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:workbookPr codeName="ThisWorkbook"/>
+  <x:bookViews>
+    <x:workbookView firstSheet="0" activeTab="0"/>
+  </x:bookViews>
+  <x:sheets>
+    <x:sheet name="Két Sắt Philips" sheetId="1" r:id="rId2"/>
+  </x:sheets>
+  <x:definedNames/>
+  <x:calcPr calcId="125725"/>
+</x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="153">
-[...459 lines deleted...]
-</sst>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:si>
+    <x:t>STT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ảnh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mã SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tên sản phẩm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kích thước ngoài</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trọng lượng</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xuất xứ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Màu sắc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mở khóa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bảo hành</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Giá niêm yết (VNĐ)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C18.1 x R14.2 x S29 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nhập khẩu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trắng, Đen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Khóa cơ, Mã số, Vân tay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2 năm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C24 x R32 x S42 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trắng, Xám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX202-5C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX202-5C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C50 x R42 x S36 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vàng, Xám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX202-6C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX202-6C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C60 x R43 x S39 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX202-7C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX202-7C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C70 x R45 x S42 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C50 x R43 x S38 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trắng</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX500-5BU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX500-5BU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C51.9 x R35.7 x S42.1 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Đen xám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX500-7BU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX500-7BU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C72.2 x R50 x S53.4 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX500-9BU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX500-9BU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C94.2 x R60 x S61.4 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX501-4C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX501-4C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C45 x R51.2 x S37 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xanh ngọc lục bảo, Thiên hà tím</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX501-4C0-EG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX501-4C0-EG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX501-5C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX501-5C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C54.1 x R54.8 x S46.1 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX501-5C0-EG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX501-5C0-EG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX501-7C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX501-7C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C70.6 x R54.8 x S46.1 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX501-7C0-EG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX501-7C0-EG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX602-5CU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX602-5CU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C57 x R40 x S36 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Khóa cơ, Mã số, Vân tay, App Wifi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX602-5CU-GOLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX602-5CU-GOLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX602-6CU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX602-6CU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C67 x R43 x S39 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX602-6CU-GOLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX602-6CU-GOLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX602-7CU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX602-7CU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C77 x R48 x S43 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX602-7CU-GOLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX602-7CU-GOLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX602-8CU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX602-8CU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C87 x R50 x S46 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX602-8CU-GOLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX602-8CU-GOLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX701-4B0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX701-4B0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C45 x R43 x S38 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xám, Bạc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX701-5B0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX701-5B0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C55 x R43 x S40 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX701-6B0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX701-6B0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C65 x R45 x S42 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX701-7B0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX701-7B0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C75 x R50 x S46 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX701-8B0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX701-8B0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C85 x R53 x S48 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX702-ABX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX702-ABX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C100 x R60 x S52 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bạc, Xám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX301-BC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX301-BC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xanh Corban</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBX702-CBX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips SBX702-CBX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C120 x R63 x S55 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALIS-5BU-G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips VALIS-5BU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C57.5 x R43 x S40 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vàng</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALIS-5BU-X</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALIS-6BU-G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips VALIS-6BU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C67.5 x R47 x S42 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALIS-6BU-X</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALIS-8BU-G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips VALIS-8BU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C87.5 x R53 x S48 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALIS-8BU-X</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALIS-PRO-V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips VALIS-PRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C117.5 x R63 x S55 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALIS-PRO-X</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALIS-MAX-G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Két Sắt Thông Minh Philips VALIS-MAX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C157.5 x R68 x S58 cm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358 kg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALIS-MAX-X</x:t>
+  </x:si>
+</x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...94 lines deleted...]
-</styleSheet>
+<x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:numFmts count="2">
+    <x:numFmt numFmtId="0" formatCode=""/>
+    <x:numFmt numFmtId="164" formatCode="#,##0"/>
+  </x:numFmts>
+  <x:fonts count="3">
+    <x:font>
+      <x:vertAlign val="baseline"/>
+      <x:sz val="11"/>
+      <x:color rgb="FF000000"/>
+      <x:name val="Calibri"/>
+      <x:family val="2"/>
+    </x:font>
+    <x:font>
+      <x:b/>
+      <x:vertAlign val="baseline"/>
+      <x:sz val="11"/>
+      <x:color rgb="FFFFFFFF"/>
+      <x:name val="Calibri"/>
+      <x:family val="2"/>
+    </x:font>
+    <x:font>
+      <x:b/>
+      <x:vertAlign val="baseline"/>
+      <x:sz val="11"/>
+      <x:color rgb="FFD32F2F"/>
+      <x:name val="Calibri"/>
+      <x:family val="2"/>
+    </x:font>
+  </x:fonts>
+  <x:fills count="3">
+    <x:fill>
+      <x:patternFill patternType="none"/>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="gray125"/>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="FF0F2237"/>
+      </x:patternFill>
+    </x:fill>
+  </x:fills>
+  <x:borders count="5">
+    <x:border diagonalUp="0" diagonalDown="0">
+      <x:left style="none">
+        <x:color rgb="FF000000"/>
+      </x:left>
+      <x:right style="none">
+        <x:color rgb="FF000000"/>
+      </x:right>
+      <x:top style="none">
+        <x:color rgb="FF000000"/>
+      </x:top>
+      <x:bottom style="none">
+        <x:color rgb="FF000000"/>
+      </x:bottom>
+      <x:diagonal style="none">
+        <x:color rgb="FF000000"/>
+      </x:diagonal>
+    </x:border>
+    <x:border diagonalUp="0" diagonalDown="0">
+      <x:left style="thin">
+        <x:color rgb="FF000000"/>
+      </x:left>
+      <x:right style="thin">
+        <x:color rgb="FF000000"/>
+      </x:right>
+      <x:top style="thin">
+        <x:color rgb="FF000000"/>
+      </x:top>
+      <x:bottom style="thin">
+        <x:color rgb="FF000000"/>
+      </x:bottom>
+      <x:diagonal style="none">
+        <x:color rgb="FF000000"/>
+      </x:diagonal>
+    </x:border>
+    <x:border diagonalUp="0" diagonalDown="0">
+      <x:left style="hair">
+        <x:color rgb="FF000000"/>
+      </x:left>
+      <x:right style="none">
+        <x:color rgb="FF000000"/>
+      </x:right>
+      <x:top style="hair">
+        <x:color rgb="FF000000"/>
+      </x:top>
+      <x:bottom style="hair">
+        <x:color rgb="FF000000"/>
+      </x:bottom>
+      <x:diagonal style="none">
+        <x:color rgb="FF000000"/>
+      </x:diagonal>
+    </x:border>
+    <x:border diagonalUp="0" diagonalDown="0">
+      <x:left style="none">
+        <x:color rgb="FF000000"/>
+      </x:left>
+      <x:right style="none">
+        <x:color rgb="FF000000"/>
+      </x:right>
+      <x:top style="hair">
+        <x:color rgb="FF000000"/>
+      </x:top>
+      <x:bottom style="hair">
+        <x:color rgb="FF000000"/>
+      </x:bottom>
+      <x:diagonal style="none">
+        <x:color rgb="FF000000"/>
+      </x:diagonal>
+    </x:border>
+    <x:border diagonalUp="0" diagonalDown="0">
+      <x:left style="none">
+        <x:color rgb="FF000000"/>
+      </x:left>
+      <x:right style="hair">
+        <x:color rgb="FF000000"/>
+      </x:right>
+      <x:top style="hair">
+        <x:color rgb="FF000000"/>
+      </x:top>
+      <x:bottom style="hair">
+        <x:color rgb="FF000000"/>
+      </x:bottom>
+      <x:diagonal style="none">
+        <x:color rgb="FF000000"/>
+      </x:diagonal>
+    </x:border>
+  </x:borders>
+  <x:cellStyleXfs count="5">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="2" fillId="0" borderId="4" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+  </x:cellStyleXfs>
+  <x:cellXfs count="6">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+  </x:cellXfs>
+  <x:cellStyles count="1">
+    <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </x:cellStyles>
+</x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId48" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.Jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.Jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.Jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.Jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.Jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.Jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.Jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.Jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.Jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.Jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.Jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.Jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.Jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.Jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.Jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.Jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.Jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.Jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.Jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.Jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.Jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.Jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.Jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.Jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.Jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.Jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.Jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.Jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.Jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.Jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.Jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.Jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.Jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.Jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.Jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.Jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.Jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.Jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.Jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.Jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.Jpg"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.jpg" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.jpg" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.jpg" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image4.jpg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image5.jpg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image6.jpg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image7.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image8.jpg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image9.jpg" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image10.jpg" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image11.jpg" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image12.jpg" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image13.jpg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image14.jpg" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image15.jpg" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image16.jpg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image17.jpg" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image18.jpg" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image19.jpg" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image20.jpg" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image21.jpg" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image22.jpg" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image23.jpg" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image24.jpg" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image25.jpg" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image26.jpg" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image27.jpg" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image28.jpg" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image29.jpg" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image30.jpg" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image31.jpg" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image32.jpg" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image33.jpg" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image34.jpg" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image35.jpg" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image36.jpg" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image37.jpg" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image38.jpg" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image39.jpg" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image40.jpg" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image41.jpg" Id="rId46" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" descr="" name="img_2"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="1" name="Picture 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId6" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" descr="" name="img_3"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="2" name="Picture 2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId7" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" descr="" name="img_4"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="3" name="Picture 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId8" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" descr="" name="img_5"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="4" name="Picture 4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId9" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" descr="" name="img_6"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="5" name="Picture 5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId10" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" descr="" name="img_7"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="6" name="Picture 6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId11" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" descr="" name="img_8"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="7" name="Picture 7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId12" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" descr="" name="img_9"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="8" name="Picture 8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId13" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" descr="" name="img_10"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="9" name="Picture 9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId14" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" descr="" name="img_11"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="10" name="Picture 10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId15" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" descr="" name="img_12"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="11" name="Picture 11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId16" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" descr="" name="img_13"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="12" name="Picture 12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId17" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" descr="" name="img_14"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="13" name="Picture 13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId18" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" descr="" name="img_15"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="14" name="Picture 14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId19" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" descr="" name="img_16"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="15" name="Picture 15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId20" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" descr="" name="img_17"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="16" name="Picture 16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId21" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" descr="" name="img_18"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="17" name="Picture 17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId22" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" descr="" name="img_19"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="18" name="Picture 18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId23" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" descr="" name="img_20"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="19" name="Picture 19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId24" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" descr="" name="img_21"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="20" name="Picture 20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId25" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" descr="" name="img_22"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="21" name="Picture 21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId26" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" descr="" name="img_23"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="22" name="Picture 22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId27" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" descr="" name="img_24"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="23" name="Picture 23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId28" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" descr="" name="img_25"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="24" name="Picture 24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId29" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" descr="" name="img_26"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="25" name="Picture 25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId30" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" descr="" name="img_27"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="26" name="Picture 26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId31" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" descr="" name="img_28"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="27" name="Picture 27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId32" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" descr="" name="img_29"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="28" name="Picture 28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId33" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" descr="" name="img_30"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="29" name="Picture 29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId34" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" descr="" name="img_31"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="30" name="Picture 30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId35" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" descr="" name="img_32"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="31" name="Picture 31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId36" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" descr="" name="img_33"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="32" name="Picture 32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId37" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" descr="" name="img_34"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="33" name="Picture 33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId38" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" descr="" name="img_35"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="34" name="Picture 34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId39" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" descr="" name="img_36"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="35" name="Picture 35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId40" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" descr="" name="img_37"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="36" name="Picture 36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId41" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" descr="" name="img_38"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="37" name="Picture 37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId42" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" descr="" name="img_39"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="38" name="Picture 38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId43" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" descr="" name="img_40"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="39" name="Picture 39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId44" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" descr="" name="img_41"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="40" name="Picture 40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId45" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" descr="" name="img_42"/>
-[...17 lines deleted...]
-        </a:prstGeom>
+        <xdr:cNvPr id="41" name="Picture 41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId46" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="904875" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-[...1413 lines deleted...]
-</worksheet>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:K42"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0">
+      <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
+    </x:sheetView>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="5.710625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="16.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="14.710625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="40.710625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="22.710625" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="11.710625" style="0" customWidth="1"/>
+    <x:col min="7" max="8" width="18.710625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="26.710625" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="11" max="11" width="18.710625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:11" ht="22" customHeight="1">
+      <x:c r="A1" s="1" t="s">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="B1" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C1" s="1" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="D1" s="1" t="s">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="E1" s="1" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="F1" s="1" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="G1" s="1" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="H1" s="1" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="I1" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="J1" s="1" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="K1" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A2" s="2">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B2" s="3"/>
+      <x:c r="C2" s="4" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D2" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="E2" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F2" s="4" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G2" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H2" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I2" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J2" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K2" s="5">
+        <x:v>12800000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A3" s="2">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B3" s="3"/>
+      <x:c r="C3" s="4" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D3" s="3" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E3" s="3" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F3" s="4" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="G3" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H3" s="3" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="I3" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J3" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K3" s="5">
+        <x:v>11000000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A4" s="2">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="B4" s="3"/>
+      <x:c r="C4" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D4" s="3" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E4" s="3" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="F4" s="4" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G4" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H4" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="I4" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J4" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K4" s="5">
+        <x:v>25300000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A5" s="2">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="B5" s="3"/>
+      <x:c r="C5" s="4" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D5" s="3" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E5" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F5" s="4" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G5" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H5" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="I5" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J5" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K5" s="5">
+        <x:v>31000000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A6" s="2">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B6" s="3"/>
+      <x:c r="C6" s="4" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D6" s="3" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E6" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F6" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G6" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H6" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="I6" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J6" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K6" s="5">
+        <x:v>38200000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A7" s="2">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B7" s="3"/>
+      <x:c r="C7" s="4" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D7" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E7" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F7" s="4" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G7" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H7" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I7" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J7" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K7" s="5">
+        <x:v>24000000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A8" s="2">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B8" s="3"/>
+      <x:c r="C8" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="F8" s="4" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J8" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K8" s="5">
+        <x:v>34500000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A9" s="2">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B9" s="3"/>
+      <x:c r="C9" s="4" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D9" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E9" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="I9" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J9" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K9" s="5">
+        <x:v>57800000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A10" s="2">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B10" s="3"/>
+      <x:c r="C10" s="4" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D10" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E10" s="3" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="I10" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J10" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K10" s="5">
+        <x:v>90900000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A11" s="2">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B11" s="3"/>
+      <x:c r="C11" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D11" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E11" s="3" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I11" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J11" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K11" s="5">
+        <x:v>39600000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A12" s="2">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B12" s="3"/>
+      <x:c r="C12" s="4" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D12" s="3" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E12" s="3" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F12" s="4" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G12" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H12" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I12" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J12" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K12" s="5">
+        <x:v>39600000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A13" s="2">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B13" s="3"/>
+      <x:c r="C13" s="4" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D13" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E13" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F13" s="4" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G13" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H13" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I13" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J13" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K13" s="5">
+        <x:v>56800000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A14" s="2">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B14" s="3"/>
+      <x:c r="C14" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D14" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E14" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F14" s="4" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G14" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H14" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I14" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J14" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K14" s="5">
+        <x:v>56800000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A15" s="2">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B15" s="3"/>
+      <x:c r="C15" s="4" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D15" s="3" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E15" s="3" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F15" s="4" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G15" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H15" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I15" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J15" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K15" s="5">
+        <x:v>80900000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A16" s="2">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B16" s="3"/>
+      <x:c r="C16" s="4" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F16" s="4" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J16" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K16" s="5">
+        <x:v>80900000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A17" s="2">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B17" s="3"/>
+      <x:c r="C17" s="4" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D17" s="3" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E17" s="3" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="I17" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="J17" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K17" s="5">
+        <x:v>45900000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A18" s="2">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B18" s="3"/>
+      <x:c r="C18" s="4" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D18" s="3" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E18" s="3" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="I18" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="J18" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K18" s="5">
+        <x:v>45900000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A19" s="2">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B19" s="3"/>
+      <x:c r="C19" s="4" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D19" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E19" s="3" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="I19" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="J19" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K19" s="5">
+        <x:v>54200000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A20" s="2">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B20" s="3"/>
+      <x:c r="C20" s="4" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D20" s="3" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E20" s="3" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F20" s="4" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G20" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H20" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="I20" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="J20" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K20" s="5">
+        <x:v>54200000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A21" s="2">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B21" s="3"/>
+      <x:c r="C21" s="4" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D21" s="3" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E21" s="3" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F21" s="4" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G21" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H21" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="I21" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="J21" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K21" s="5">
+        <x:v>63600000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A22" s="2">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B22" s="3"/>
+      <x:c r="C22" s="4" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D22" s="3" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E22" s="3" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F22" s="4" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G22" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H22" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="I22" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="J22" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K22" s="5">
+        <x:v>63600000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A23" s="2">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B23" s="3"/>
+      <x:c r="C23" s="4" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D23" s="3" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E23" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F23" s="4" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G23" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H23" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="I23" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="J23" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K23" s="5">
+        <x:v>75900000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A24" s="2">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B24" s="3"/>
+      <x:c r="C24" s="4" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D24" s="3" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E24" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F24" s="4" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G24" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H24" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="I24" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="J24" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K24" s="5">
+        <x:v>75900000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A25" s="2">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B25" s="3"/>
+      <x:c r="C25" s="4" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D25" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E25" s="3" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F25" s="4" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G25" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H25" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I25" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J25" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K25" s="5">
+        <x:v>37200000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A26" s="2">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B26" s="3"/>
+      <x:c r="C26" s="4" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D26" s="3" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E26" s="3" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F26" s="4" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G26" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H26" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I26" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J26" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K26" s="5">
+        <x:v>55900000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A27" s="2">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B27" s="3"/>
+      <x:c r="C27" s="4" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D27" s="3" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="E27" s="3" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="F27" s="4" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="G27" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H27" s="3" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="I27" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J27" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K27" s="5">
+        <x:v>65300000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A28" s="2">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B28" s="3"/>
+      <x:c r="C28" s="4" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D28" s="3" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E28" s="3" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F28" s="4" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G28" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H28" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I28" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J28" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K28" s="5">
+        <x:v>73300000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A29" s="2">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B29" s="3"/>
+      <x:c r="C29" s="4" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D29" s="3" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E29" s="3" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F29" s="4" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="G29" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H29" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I29" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J29" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K29" s="5">
+        <x:v>86800000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A30" s="2">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B30" s="3"/>
+      <x:c r="C30" s="4" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D30" s="3" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E30" s="3" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F30" s="4" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="G30" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H30" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="I30" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J30" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K30" s="5">
+        <x:v>225000000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A31" s="2">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B31" s="3"/>
+      <x:c r="C31" s="4" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D31" s="3" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E31" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F31" s="4" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G31" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H31" s="3" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="I31" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J31" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K31" s="5">
+        <x:v>24000000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A32" s="2">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B32" s="3"/>
+      <x:c r="C32" s="4" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D32" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="E32" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="F32" s="4" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="G32" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H32" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="I32" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J32" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K32" s="5">
+        <x:v>260200000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A33" s="2">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B33" s="3"/>
+      <x:c r="C33" s="4" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D33" s="3" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E33" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F33" s="4" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G33" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H33" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="I33" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J33" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K33" s="5">
+        <x:v>78000000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A34" s="2">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B34" s="3"/>
+      <x:c r="C34" s="4" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D34" s="3" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E34" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F34" s="4" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G34" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H34" s="3" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="I34" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J34" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K34" s="5">
+        <x:v>78000000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A35" s="2">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B35" s="3"/>
+      <x:c r="C35" s="4" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D35" s="3" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E35" s="3" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="F35" s="4" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G35" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H35" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="I35" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J35" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K35" s="5">
+        <x:v>94600000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A36" s="2">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B36" s="3"/>
+      <x:c r="C36" s="4" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D36" s="3" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E36" s="3" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="F36" s="4" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G36" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H36" s="3" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="I36" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J36" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K36" s="5">
+        <x:v>94600000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A37" s="2">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B37" s="3"/>
+      <x:c r="C37" s="4" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D37" s="3" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E37" s="3" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="F37" s="4" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="G37" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H37" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="I37" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J37" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K37" s="5">
+        <x:v>139600000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A38" s="2">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B38" s="3"/>
+      <x:c r="C38" s="4" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D38" s="3" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E38" s="3" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="F38" s="4" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="G38" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H38" s="3" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="I38" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J38" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K38" s="5">
+        <x:v>139600000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A39" s="2">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B39" s="3"/>
+      <x:c r="C39" s="4" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D39" s="3" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E39" s="3" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F39" s="4" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="G39" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H39" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="I39" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J39" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K39" s="5">
+        <x:v>448600000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A40" s="2">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B40" s="3"/>
+      <x:c r="C40" s="4" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D40" s="3" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E40" s="3" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F40" s="4" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="G40" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H40" s="3" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="I40" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J40" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K40" s="5">
+        <x:v>448600000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A41" s="2">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="B41" s="3"/>
+      <x:c r="C41" s="4" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D41" s="3" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E41" s="3" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F41" s="4" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="G41" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H41" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="I41" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J41" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K41" s="5">
+        <x:v>729000000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:11" ht="58" customHeight="1">
+      <x:c r="A42" s="2">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="B42" s="3"/>
+      <x:c r="C42" s="4" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D42" s="3" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E42" s="3" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F42" s="4" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="G42" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H42" s="3" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="I42" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J42" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K42" s="5">
+        <x:v>729000000</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
+  <x:tableParts count="0"/>
+</x:worksheet>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Application>Microsoft Excel</ap:Application>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Két Sắt Philips</vt:lpstr>
+      <vt:lpstr>Két Sắt Philips!Print_Area</vt:lpstr>
+      <vt:lpstr>Két Sắt Philips!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="4">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+</ap:Properties>
+</file>