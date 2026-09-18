--- v0 (2026-06-20)
+++ v1 (2026-09-18)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Default ContentType="image/jpeg" Extension="Jpg"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Két Sắt Việt Tiệp" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>Ảnh</t>
   </si>
   <si>
     <t>Mã SP</t>
   </si>
   <si>
     <t>Tên sản phẩm</t>
   </si>
   <si>
     <t>Kích thước ngoài</t>
   </si>
   <si>
     <t>Trọng lượng</t>
   </si>
   <si>
     <t>Xuất xứ</t>
   </si>
   <si>
     <t>Màu sắc</t>
   </si>
   <si>
@@ -89,50 +89,65 @@
   <si>
     <t>K54C</t>
   </si>
   <si>
     <t>Két sắt việt tiệp K54C khóa cơ</t>
   </si>
   <si>
     <t>C50 x R38 x S40 cm</t>
   </si>
   <si>
     <t>50 kg</t>
   </si>
   <si>
     <t>K79C</t>
   </si>
   <si>
     <t>Két sắt việt tiệp K79C khóa cơ</t>
   </si>
   <si>
     <t>C61 x R42 x S43 cm</t>
   </si>
   <si>
     <t>70 kg</t>
   </si>
   <si>
+    <t>K120C</t>
+  </si>
+  <si>
+    <t>Két sắt việt tiệp K120C khóa cơ</t>
+  </si>
+  <si>
+    <t>C90 x R50 x S53 cm</t>
+  </si>
+  <si>
+    <t>130 kg</t>
+  </si>
+  <si>
+    <t>Thân đen cánh vàng, Thân đen cánh ghi</t>
+  </si>
+  <si>
     <t>K-COT-25D-H</t>
   </si>
   <si>
     <t>Két sắt Việt Tiệp K25D khóa cơ</t>
   </si>
   <si>
     <t>C47 x R38 x S33 cm</t>
   </si>
   <si>
     <t>45 kg</t>
   </si>
   <si>
     <t>K-DTT-25D-H</t>
   </si>
   <si>
     <t>Két sắt Việt Tiệp K25D khóa điện tử</t>
   </si>
   <si>
     <t>Khóa cơ, Mã số</t>
   </si>
   <si>
     <t>K-VTT-25D-H</t>
   </si>
   <si>
     <t>Két sắt Việt Tiệp K25D khóa vân tay</t>
@@ -140,59 +155,77 @@
   <si>
     <t>Khóa cơ, Vân tay</t>
   </si>
   <si>
     <t>K38E</t>
   </si>
   <si>
     <t>Két sắt việt tiệp K38E khóa điện tử</t>
   </si>
   <si>
     <t>K54E</t>
   </si>
   <si>
     <t>Két sắt việt tiệp K54E khóa điện tử</t>
   </si>
   <si>
     <t>K54E-T</t>
   </si>
   <si>
     <t>Két sắt việt tiệp K54E màu trắng khóa điện tử</t>
   </si>
   <si>
     <t>55 kg</t>
   </si>
   <si>
-    <t>Trắng</t>
+    <t>Trắng - White</t>
   </si>
   <si>
     <t>K79E</t>
   </si>
   <si>
     <t>Két sắt việt tiệp K79E khóa điện tử</t>
   </si>
   <si>
+    <t>K120E</t>
+  </si>
+  <si>
+    <t>Két sắt việt tiệp K120E khóa điện tử</t>
+  </si>
+  <si>
+    <t>Mã số</t>
+  </si>
+  <si>
+    <t>K120FE</t>
+  </si>
+  <si>
+    <t>Két sắt việt tiệp K120FE khóa vân tay điện tử</t>
+  </si>
+  <si>
+    <t>Mã số, Vân tay</t>
+  </si>
+  <si>
     <t>K-COT-35-H</t>
   </si>
   <si>
     <t>Két sắt Việt Tiệp K35 khóa cơ</t>
   </si>
   <si>
     <t>C65 x R44 x S31 cm</t>
   </si>
   <si>
     <t>Thân đen cánh gold</t>
   </si>
   <si>
     <t>K-DTT-35-H</t>
   </si>
   <si>
     <t>Két sắt Việt Tiệp K35 khóa điện tử</t>
   </si>
   <si>
     <t>C72 x R45 x S33 cm</t>
   </si>
   <si>
     <t>K-COT-45-H</t>
   </si>
   <si>
     <t>Két sắt Việt Tiệp K45 khóa cơ</t>
@@ -206,50 +239,53 @@
   <si>
     <t>K-DTT-45-H</t>
   </si>
   <si>
     <t>Két sắt Việt Tiệp K45 khóa điện tử</t>
   </si>
   <si>
     <t>K-COT-55-H</t>
   </si>
   <si>
     <t>Két sắt Việt Tiệp K55 khóa cơ</t>
   </si>
   <si>
     <t>C82 x R52 x S37 cm</t>
   </si>
   <si>
     <t>90 kg</t>
   </si>
   <si>
     <t>K-DTT-55-H</t>
   </si>
   <si>
     <t>Két sắt Việt Tiệp K55 khóa điện tử</t>
   </si>
   <si>
+    <t>Thân đen cánh xanh rêu</t>
+  </si>
+  <si>
     <t>K-VTT-55-H</t>
   </si>
   <si>
     <t>Két sắt Việt Tiệp K55 khóa vân tay</t>
   </si>
   <si>
     <t>Khóa cơ, Mã số, Vân tay</t>
   </si>
   <si>
     <t>K-COT-65-H</t>
   </si>
   <si>
     <t>Két sắt Việt Tiệp K65 khóa cơ</t>
   </si>
   <si>
     <t>C91 x R56 x S38 cm</t>
   </si>
   <si>
     <t>100 kg</t>
   </si>
   <si>
     <t>K-DTT-65-H</t>
   </si>
   <si>
     <t>Két sắt Việt Tiệp K65 khóa điện tử</t>
@@ -276,50 +312,59 @@
     <t>Két sắt Việt Tiệp K25N khóa vân tay</t>
   </si>
   <si>
     <t>K38VT</t>
   </si>
   <si>
     <t>Két sắt việt tiệp K38VT khóa vân tay</t>
   </si>
   <si>
     <t>K54VT</t>
   </si>
   <si>
     <t>Két sắt việt tiệp K54VT khóa vân tay</t>
   </si>
   <si>
     <t>K54VT-T</t>
   </si>
   <si>
     <t>Két sắt việt tiệp K54VT màu trắng khóa vân tay</t>
   </si>
   <si>
     <t>K79VT</t>
   </si>
   <si>
     <t>Két sắt việt tiệp K79VT khóa vân tay</t>
+  </si>
+  <si>
+    <t>K120VT</t>
+  </si>
+  <si>
+    <t>Két sắt việt tiệp K120VT khóa vân tay</t>
+  </si>
+  <si>
+    <t>Vân tay</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF" tint="0"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFD32F2F" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -382,51 +427,51 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" borderId="2" applyBorder="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" borderId="3" applyBorder="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" borderId="2" applyBorder="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" applyNumberFormat="1" fontId="2" applyFont="1" borderId="4" applyBorder="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.Jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.Jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.Jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.Jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.Jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.Jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.Jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.Jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.Jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.Jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.Jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.Jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.Jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.Jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.Jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.Jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.Jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.Jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.Jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.Jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.Jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.Jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.Jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.Jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.Jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.Jpg"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.Jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.Jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.Jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.Jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.Jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.Jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.Jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.Jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.Jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.Jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.Jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.Jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.Jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.Jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.Jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.Jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.Jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.Jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.Jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.Jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.Jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.Jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.Jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.Jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.Jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.Jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.Jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.Jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.Jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.Jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" descr="" name="img_2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1229,75 +1274,207 @@
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" descr="" name="img_27"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" descr="" name="img_28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" descr="" name="img_29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" descr="" name="img_30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" descr="" name="img_31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K27"/>
+  <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" state="frozen" activePane="bottomLeft"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="40" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="11" customWidth="1"/>
     <col min="7" max="7" width="18" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="26" customWidth="1"/>
     <col min="10" max="10" width="12" customWidth="1"/>
     <col min="11" max="11" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1340,858 +1517,990 @@
       <c r="C2" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K2" s="5">
-        <v>4200000</v>
+        <v>3200000</v>
       </c>
     </row>
     <row r="3" ht="58" customHeight="1">
       <c r="A3" s="3">
         <v>2</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K3" s="5">
-        <v>4500000</v>
+        <v>3500000</v>
       </c>
     </row>
     <row r="4" ht="58" customHeight="1">
       <c r="A4" s="3">
         <v>3</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="5">
-        <v>5300000</v>
+        <v>4000000</v>
       </c>
     </row>
     <row r="5" ht="58" customHeight="1">
       <c r="A5" s="3">
         <v>4</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="5">
-        <v>3400000</v>
+        <v>12200000</v>
       </c>
     </row>
     <row r="6" ht="58" customHeight="1">
       <c r="A6" s="3">
         <v>5</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="5">
-        <v>4000000</v>
+        <v>2600000</v>
       </c>
     </row>
     <row r="7" ht="58" customHeight="1">
       <c r="A7" s="3">
         <v>6</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="E7" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="F7" s="4" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="5">
-        <v>5500000</v>
+        <v>3000000</v>
       </c>
     </row>
     <row r="8" ht="58" customHeight="1">
       <c r="A8" s="3">
         <v>7</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="5">
-        <v>4700000</v>
+        <v>4200000</v>
       </c>
     </row>
     <row r="9" ht="58" customHeight="1">
       <c r="A9" s="3">
         <v>8</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="5">
-        <v>5100000</v>
+        <v>3600000</v>
       </c>
     </row>
     <row r="10" ht="58" customHeight="1">
       <c r="A10" s="3">
         <v>9</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="5">
-        <v>5800000</v>
+        <v>3900000</v>
       </c>
     </row>
     <row r="11" ht="58" customHeight="1">
       <c r="A11" s="3">
         <v>10</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="5">
-        <v>6000000</v>
+        <v>4500000</v>
       </c>
     </row>
     <row r="12" ht="58" customHeight="1">
       <c r="A12" s="3">
         <v>11</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="5">
-        <v>3800000</v>
+        <v>4600000</v>
       </c>
     </row>
     <row r="13" ht="58" customHeight="1">
       <c r="A13" s="3">
         <v>12</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="5">
-        <v>4500000</v>
+        <v>13200000</v>
       </c>
     </row>
     <row r="14" ht="58" customHeight="1">
       <c r="A14" s="3">
         <v>13</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="F14" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="I14" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="G14" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="5">
-        <v>4300000</v>
+        <v>14600000</v>
       </c>
     </row>
     <row r="15" ht="58" customHeight="1">
       <c r="A15" s="3">
         <v>14</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="4" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="5">
-        <v>4900000</v>
+        <v>2900000</v>
       </c>
     </row>
     <row r="16" ht="58" customHeight="1">
       <c r="A16" s="3">
         <v>15</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D16" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H16" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E16" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I16" s="2" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="5">
-        <v>4700000</v>
+        <v>3500000</v>
       </c>
     </row>
     <row r="17" ht="58" customHeight="1">
       <c r="A17" s="3">
         <v>16</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="5">
-        <v>5300000</v>
+        <v>3300000</v>
       </c>
     </row>
     <row r="18" ht="58" customHeight="1">
       <c r="A18" s="3">
         <v>17</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D18" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="E18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="5">
-        <v>6800000</v>
+        <v>3700000</v>
       </c>
     </row>
     <row r="19" ht="58" customHeight="1">
       <c r="A19" s="3">
         <v>18</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F19" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="I19" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="5">
-        <v>5300000</v>
+        <v>3600000</v>
       </c>
     </row>
     <row r="20" ht="58" customHeight="1">
       <c r="A20" s="3">
         <v>19</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E20" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="D20" s="2" t="s">
+      <c r="F20" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="E20" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G20" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="5">
-        <v>5800000</v>
+        <v>4000000</v>
       </c>
     </row>
     <row r="21" ht="58" customHeight="1">
       <c r="A21" s="3">
         <v>20</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="F21" s="4" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="5">
-        <v>3200000</v>
+        <v>5200000</v>
       </c>
     </row>
     <row r="22" ht="58" customHeight="1">
       <c r="A22" s="3">
         <v>21</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="F22" s="4" t="s">
-        <v>30</v>
+        <v>84</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="5">
-        <v>3800000</v>
+        <v>4000000</v>
       </c>
     </row>
     <row r="23" ht="58" customHeight="1">
       <c r="A23" s="3">
         <v>22</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="F23" s="4" t="s">
-        <v>30</v>
+        <v>84</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="5">
-        <v>4900000</v>
+        <v>4500000</v>
       </c>
     </row>
     <row r="24" ht="58" customHeight="1">
       <c r="A24" s="3">
         <v>23</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>13</v>
+        <v>89</v>
       </c>
       <c r="F24" s="4" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="5">
-        <v>5700000</v>
+        <v>2500000</v>
       </c>
     </row>
     <row r="25" ht="58" customHeight="1">
       <c r="A25" s="3">
         <v>24</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="F25" s="4" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="5">
-        <v>6200000</v>
+        <v>2900000</v>
       </c>
     </row>
     <row r="26" ht="58" customHeight="1">
       <c r="A26" s="3">
         <v>25</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="F26" s="4" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="5">
-        <v>6800000</v>
+        <v>3700000</v>
       </c>
     </row>
     <row r="27" ht="58" customHeight="1">
       <c r="A27" s="3">
         <v>26</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F27" s="4" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="5">
-        <v>7700000</v>
+        <v>4300000</v>
+      </c>
+    </row>
+    <row r="28" ht="58" customHeight="1">
+      <c r="A28" s="3">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2"/>
+      <c r="C28" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K28" s="5">
+        <v>4700000</v>
+      </c>
+    </row>
+    <row r="29" ht="58" customHeight="1">
+      <c r="A29" s="3">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2"/>
+      <c r="C29" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="J29" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K29" s="5">
+        <v>5200000</v>
+      </c>
+    </row>
+    <row r="30" ht="58" customHeight="1">
+      <c r="A30" s="3">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2"/>
+      <c r="C30" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="J30" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K30" s="5">
+        <v>5900000</v>
+      </c>
+    </row>
+    <row r="31" ht="58" customHeight="1">
+      <c r="A31" s="3">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2"/>
+      <c r="C31" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="I31" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K31" s="5">
+        <v>13600000</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>